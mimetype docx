--- v0 (2025-12-08)
+++ v1 (2026-06-19)
@@ -666,169 +666,169 @@
             <w:tblPr>
               <w:tblW w:w="8083" w:type="dxa"/>
               <w:tblInd w:w="1129" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2123"/>
               <w:gridCol w:w="5960"/>
             </w:tblGrid>
             <w:tr w:rsidR="0080155B" w14:paraId="02633EF5" w14:textId="1F53613D" w:rsidTr="0080155B">
               <w:trPr>
                 <w:trHeight w:val="432"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2123" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="44184B94" w14:textId="53BBE2D4" w:rsidR="0080155B" w:rsidRPr="007B74CC" w:rsidRDefault="0080155B" w:rsidP="0017721A">
+                <w:p w14:paraId="44184B94" w14:textId="53BBE2D4" w:rsidR="0080155B" w:rsidRPr="007B74CC" w:rsidRDefault="0080155B" w:rsidP="00596646">
                   <w:pPr>
                     <w:pStyle w:val="Affiliation"/>
                     <w:framePr w:wrap="around" w:y="230"/>
                     <w:spacing w:before="60"/>
                     <w:ind w:left="40"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="17"/>
                       <w:szCs w:val="17"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="007B74CC">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="17"/>
                       <w:szCs w:val="17"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Received: </w:t>
                   </w:r>
                   <w:r w:rsidR="009E64BB">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="17"/>
                       <w:szCs w:val="17"/>
                     </w:rPr>
                     <w:t>-----</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="5B09DF5E" w14:textId="77777777" w:rsidR="009E64BB" w:rsidRDefault="0080155B" w:rsidP="0017721A">
+                <w:p w14:paraId="5B09DF5E" w14:textId="77777777" w:rsidR="009E64BB" w:rsidRDefault="0080155B" w:rsidP="00596646">
                   <w:pPr>
                     <w:pStyle w:val="Affiliation"/>
                     <w:framePr w:wrap="around" w:y="230"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="17"/>
                       <w:szCs w:val="17"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="007B74CC">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="17"/>
                       <w:szCs w:val="17"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Revised: </w:t>
                   </w:r>
                   <w:r w:rsidR="009E64BB">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="17"/>
                       <w:szCs w:val="17"/>
                     </w:rPr>
                     <w:t>-----</w:t>
                   </w:r>
                   <w:r w:rsidRPr="007B74CC">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="17"/>
                       <w:szCs w:val="17"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="4075CDC1" w14:textId="34B33BCC" w:rsidR="0080155B" w:rsidRPr="0080155B" w:rsidRDefault="0080155B" w:rsidP="0017721A">
+                <w:p w14:paraId="4075CDC1" w14:textId="34B33BCC" w:rsidR="0080155B" w:rsidRPr="0080155B" w:rsidRDefault="0080155B" w:rsidP="00596646">
                   <w:pPr>
                     <w:pStyle w:val="Affiliation"/>
                     <w:framePr w:wrap="around" w:y="230"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="17"/>
                       <w:szCs w:val="17"/>
                     </w:rPr>
                   </w:pPr>
                   <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="007B74CC">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="17"/>
                       <w:szCs w:val="17"/>
                     </w:rPr>
                     <w:t>Accepted:</w:t>
                   </w:r>
                   <w:r w:rsidR="009E64BB">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="17"/>
                       <w:szCs w:val="17"/>
                     </w:rPr>
                     <w:t>---</w:t>
                   </w:r>
                   <w:proofErr w:type="gramEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5960" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="5CC61862" w14:textId="2C600268" w:rsidR="0080155B" w:rsidRPr="0080155B" w:rsidRDefault="0080155B" w:rsidP="0017721A">
+                <w:p w14:paraId="5CC61862" w14:textId="2C600268" w:rsidR="0080155B" w:rsidRPr="0080155B" w:rsidRDefault="0080155B" w:rsidP="00596646">
                   <w:pPr>
                     <w:pStyle w:val="Affiliation"/>
                     <w:framePr w:wrap="around" w:y="230"/>
                     <w:spacing w:before="60"/>
                     <w:ind w:left="40"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00813E9C">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                     </w:rPr>
                     <w:t xml:space="preserve">LastName, </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                     </w:rPr>
                     <w:t>Initial First Name</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00813E9C">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
@@ -2113,54 +2113,54 @@
                 <w:noProof/>
                 <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
                 <w:position w:val="-60"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:object w:dxaOrig="3480" w:dyaOrig="1320" w14:anchorId="3888342F">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
-                <v:shape id="_x0000_i1025" type="#_x0000_t75" alt="" style="width:174pt;height:66pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:ole="">
+                <v:shape id="_x0000_i1025" type="#_x0000_t75" alt="" style="width:174.05pt;height:65.75pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:ole="">
                   <v:imagedata r:id="rId11" o:title=""/>
                 </v:shape>
-                <o:OLEObject Type="Embed" ProgID="Equation.DSMT4" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1823062101" r:id="rId12"/>
+                <o:OLEObject Type="Embed" ProgID="Equation.DSMT4" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1840695984" r:id="rId12"/>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1FCACAE2" w14:textId="77777777" w:rsidR="008A6FE0" w:rsidRPr="00D14B7A" w:rsidRDefault="008A6FE0" w:rsidP="008A6FE0">
             <w:pPr>
               <w:bidi w:val="0"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Adobe Garamond Pro"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D14B7A">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Adobe Garamond Pro"/>
@@ -2180,54 +2180,54 @@
       <w:pPr>
         <w:pStyle w:val="BODY0"/>
       </w:pPr>
       <w:r w:rsidRPr="00D14B7A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00FC1F0A" w:rsidRPr="00D14B7A">
         <w:t>Where</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00FC1F0A" w:rsidRPr="00D14B7A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="707AD7F3" w14:textId="4C57E48B" w:rsidR="00FC1F0A" w:rsidRPr="00D14B7A" w:rsidRDefault="00AB10AC" w:rsidP="003D43AD">
       <w:pPr>
         <w:pStyle w:val="BODY0"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC3180">
         <w:rPr>
           <w:noProof/>
           <w:position w:val="-8"/>
         </w:rPr>
         <w:object w:dxaOrig="1260" w:dyaOrig="260" w14:anchorId="2F38B3EA">
-          <v:shape id="_x0000_i1026" type="#_x0000_t75" alt="" style="width:63pt;height:13.5pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:ole="">
+          <v:shape id="_x0000_i1026" type="#_x0000_t75" alt="" style="width:63.25pt;height:13.75pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:ole="">
             <v:imagedata r:id="rId13" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.DSMT4" ShapeID="_x0000_i1026" DrawAspect="Content" ObjectID="_1823062102" r:id="rId14"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.DSMT4" ShapeID="_x0000_i1026" DrawAspect="Content" ObjectID="_1840695985" r:id="rId14"/>
         </w:object>
       </w:r>
       <w:r w:rsidR="00FC1F0A" w:rsidRPr="00D14B7A">
         <w:t>, and b is a number greater than 1.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33BB6796" w14:textId="563FC147" w:rsidR="00FC1F0A" w:rsidRPr="00D14B7A" w:rsidRDefault="00FC1F0A" w:rsidP="001812AF">
       <w:pPr>
         <w:pStyle w:val="BODY0"/>
       </w:pPr>
       <w:r w:rsidRPr="00D14B7A">
         <w:t xml:space="preserve">Be sure that the symbols in your equation have been defined before the equation appears or immediately following. Each equation </w:t>
       </w:r>
       <w:r w:rsidR="001812AF" w:rsidRPr="00D14B7A">
         <w:t>should</w:t>
       </w:r>
       <w:r w:rsidRPr="00D14B7A">
         <w:t xml:space="preserve"> be written by </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00C40F9F" w:rsidRPr="00D14B7A">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>MathType</w:t>
@@ -3188,195 +3188,200 @@
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="006173C9" w:rsidRPr="00D14B7A" w:rsidSect="00971299">
       <w:headerReference w:type="even" r:id="rId22"/>
       <w:headerReference w:type="default" r:id="rId23"/>
       <w:footerReference w:type="even" r:id="rId24"/>
       <w:footerReference w:type="default" r:id="rId25"/>
       <w:footerReference w:type="first" r:id="rId26"/>
       <w:footnotePr>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:pgSz w:w="11909" w:h="16834" w:code="9"/>
       <w:pgMar w:top="1021" w:right="737" w:bottom="1021" w:left="737" w:header="850" w:footer="624" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="382AE643" w14:textId="77777777" w:rsidR="00D56B78" w:rsidRPr="00FE73CA" w:rsidRDefault="00D56B78" w:rsidP="00FA44F9">
+    <w:p w14:paraId="41EB1126" w14:textId="77777777" w:rsidR="00FF0986" w:rsidRPr="00FE73CA" w:rsidRDefault="00FF0986" w:rsidP="00FA44F9">
       <w:r w:rsidRPr="00FE73CA">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="37F29DCC" w14:textId="77777777" w:rsidR="00D56B78" w:rsidRPr="00FE73CA" w:rsidRDefault="00D56B78" w:rsidP="00FA44F9">
+    <w:p w14:paraId="2F05D394" w14:textId="77777777" w:rsidR="00FF0986" w:rsidRPr="00FE73CA" w:rsidRDefault="00FF0986" w:rsidP="00FA44F9">
       <w:r w:rsidRPr="00FE73CA">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1953AA8E" w14:textId="77777777" w:rsidR="00D56B78" w:rsidRDefault="00D56B78">
+    <w:p w14:paraId="4D5E57B5" w14:textId="77777777" w:rsidR="00FF0986" w:rsidRDefault="00FF0986">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Zar">
     <w:altName w:val="Courier New"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Nazanin">
+    <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="IRLotus">
     <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="02000503000000020002"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Adobe Gurmukhi">
     <w:altName w:val="Courier New"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00020003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="XB Kayhan">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000051" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
-    <w:altName w:val="新細明體"/>
     <w:panose1 w:val="02010601000101010101"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Lotus">
+    <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="IRTitr">
+    <w:panose1 w:val="02000506000000020002"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="IRNazanin">
+    <w:panose1 w:val="02000506000000020002"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="21002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Compset">
+    <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Bold">
     <w:altName w:val="Times New Roman"/>
-    <w:panose1 w:val="02020803070505020304"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="2  Mitra">
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
@@ -3399,112 +3404,113 @@
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lotus">
     <w:altName w:val="Courier New"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Burlak">
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000203" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000005" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Zar">
+    <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Titr">
     <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000700000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Thames New">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mitra">
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Mitra">
+    <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Adobe Garamond Pro Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Perpetua">
-    <w:panose1 w:val="02020502060401020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Eras Bold ITC">
-    <w:panose1 w:val="020B0907030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Kamran Outline">
+    <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TT6F0Ao00">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00002000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Adobe Devanagari">
     <w:altName w:val="Cambria Math"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
@@ -3966,68 +3972,68 @@
     <w:proofErr w:type="gramStart"/>
     <w:r w:rsidR="000E04F6" w:rsidRPr="00E531BF">
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>This  article</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidR="000E04F6" w:rsidRPr="00E531BF">
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> is an open access article distributed under the terms and conditions of the Creative Commons Attribution (CC BY) license (http://creativecommons.org/licenses/by/4.0).</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="32D27B02" w14:textId="77777777" w:rsidR="00D56B78" w:rsidRPr="00FE73CA" w:rsidRDefault="00D56B78" w:rsidP="00FA44F9">
+    <w:p w14:paraId="0B888C61" w14:textId="77777777" w:rsidR="00FF0986" w:rsidRPr="00FE73CA" w:rsidRDefault="00FF0986" w:rsidP="00FA44F9">
       <w:pPr>
         <w:bidi w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00FE73CA">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7411E82C" w14:textId="77777777" w:rsidR="00D56B78" w:rsidRPr="00FE73CA" w:rsidRDefault="00D56B78" w:rsidP="00FA44F9">
+    <w:p w14:paraId="52D71B83" w14:textId="77777777" w:rsidR="00FF0986" w:rsidRPr="00FE73CA" w:rsidRDefault="00FF0986" w:rsidP="00FA44F9">
       <w:r w:rsidRPr="00FE73CA">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4A53379E" w14:textId="77777777" w:rsidR="00D56B78" w:rsidRPr="00FE73CA" w:rsidRDefault="00D56B78" w:rsidP="00FA44F9"/>
+    <w:p w14:paraId="463038F2" w14:textId="77777777" w:rsidR="00FF0986" w:rsidRPr="00FE73CA" w:rsidRDefault="00FF0986" w:rsidP="00FA44F9"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rtl/>
       </w:rPr>
       <w:id w:val="-1200926988"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="30B67E5E" w14:textId="01707402" w:rsidR="00731FEA" w:rsidRDefault="00731FEA" w:rsidP="00C1356F">
         <w:pPr>
           <w:pStyle w:val="Header"/>
           <w:framePr w:w="1308" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="text" w:hAnchor="page" w:x="9827" w:y="2"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
@@ -4278,51 +4284,51 @@
           <w:t>4</w:t>
         </w:r>
         <w:r w:rsidRPr="00690F51">
           <w:rPr>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorBidi"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r w:rsidRPr="00690F51">
           <w:tab/>
         </w:r>
         <w:r w:rsidRPr="00690F51">
           <w:tab/>
         </w:r>
         <w:r w:rsidRPr="00690F51">
           <w:tab/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="6D24D68E" w14:textId="59E01BF8" w:rsidR="00690F51" w:rsidRPr="00690F51" w:rsidRDefault="00000000" w:rsidP="00690F51">
+  <w:p w14:paraId="6D24D68E" w14:textId="77D36581" w:rsidR="00690F51" w:rsidRPr="00690F51" w:rsidRDefault="00000000" w:rsidP="00690F51">
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
       </w:pBdr>
       <w:bidi w:val="0"/>
       <w:ind w:firstLine="360"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
         <w:lang w:bidi="fa-IR"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="1230566990"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Margins)"/>
           <w:docPartUnique/>
@@ -4340,72 +4346,116 @@
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00690F51" w:rsidRPr="00690F51">
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Author's </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidR="00690F51" w:rsidRPr="00690F51">
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>LastName|</w:t>
     </w:r>
-    <w:r w:rsidR="00C72678" w:rsidRPr="00C72678">
+    <w:r w:rsidR="00596646">
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>Arch</w:t>
+      <w:t>Nano</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidR="00C72678" w:rsidRPr="00C72678">
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>. Dim. Bey.</w:t>
+      <w:t xml:space="preserve">. </w:t>
+    </w:r>
+    <w:r w:rsidR="00596646">
+      <w:rPr>
+        <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Nex</w:t>
+    </w:r>
+    <w:r w:rsidR="00C72678" w:rsidRPr="00C72678">
+      <w:rPr>
+        <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">. </w:t>
+    </w:r>
+    <w:r w:rsidR="00596646">
+      <w:rPr>
+        <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>App</w:t>
+    </w:r>
+    <w:r w:rsidR="00C72678" w:rsidRPr="00C72678">
+      <w:rPr>
+        <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>.</w:t>
     </w:r>
     <w:r w:rsidR="00467536">
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00690F51" w:rsidRPr="00690F51">
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>X(x) (xx) x-x</w:t>
     </w:r>
   </w:p>
 </w:hdr>
@@ -7002,51 +7052,51 @@
   </w:num>
   <w:num w:numId="14" w16cid:durableId="272520041">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="125003000">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="121071219">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1642346219">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="539709394">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="892161462">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="19"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
@@ -7498,50 +7548,51 @@
     <w:rsid w:val="00551C29"/>
     <w:rsid w:val="00552F2F"/>
     <w:rsid w:val="005540F7"/>
     <w:rsid w:val="00555613"/>
     <w:rsid w:val="00556771"/>
     <w:rsid w:val="00557697"/>
     <w:rsid w:val="00560064"/>
     <w:rsid w:val="00561145"/>
     <w:rsid w:val="00563A79"/>
     <w:rsid w:val="00564001"/>
     <w:rsid w:val="00564E71"/>
     <w:rsid w:val="005671FA"/>
     <w:rsid w:val="0056787F"/>
     <w:rsid w:val="00567C7C"/>
     <w:rsid w:val="00572B90"/>
     <w:rsid w:val="005750D0"/>
     <w:rsid w:val="005758DA"/>
     <w:rsid w:val="00575B62"/>
     <w:rsid w:val="005767B6"/>
     <w:rsid w:val="00586442"/>
     <w:rsid w:val="00586A7E"/>
     <w:rsid w:val="0059221B"/>
     <w:rsid w:val="005922DD"/>
     <w:rsid w:val="0059258A"/>
     <w:rsid w:val="00594929"/>
+    <w:rsid w:val="00596646"/>
     <w:rsid w:val="005979E0"/>
     <w:rsid w:val="005A1646"/>
     <w:rsid w:val="005A34EF"/>
     <w:rsid w:val="005A3656"/>
     <w:rsid w:val="005B3631"/>
     <w:rsid w:val="005B59AC"/>
     <w:rsid w:val="005B5F60"/>
     <w:rsid w:val="005B7293"/>
     <w:rsid w:val="005C1638"/>
     <w:rsid w:val="005C2393"/>
     <w:rsid w:val="005C2891"/>
     <w:rsid w:val="005C6683"/>
     <w:rsid w:val="005C7DE0"/>
     <w:rsid w:val="005D5673"/>
     <w:rsid w:val="005D7FB5"/>
     <w:rsid w:val="005E2CD0"/>
     <w:rsid w:val="005E2D05"/>
     <w:rsid w:val="005E398B"/>
     <w:rsid w:val="005E5299"/>
     <w:rsid w:val="005E52F2"/>
     <w:rsid w:val="005E6053"/>
     <w:rsid w:val="005E7242"/>
     <w:rsid w:val="005F0E23"/>
     <w:rsid w:val="005F171F"/>
     <w:rsid w:val="005F20BC"/>
@@ -8141,50 +8192,51 @@
     <w:rsid w:val="00C90239"/>
     <w:rsid w:val="00C91519"/>
     <w:rsid w:val="00C95A74"/>
     <w:rsid w:val="00C95EFA"/>
     <w:rsid w:val="00CA27AA"/>
     <w:rsid w:val="00CA33D5"/>
     <w:rsid w:val="00CA5111"/>
     <w:rsid w:val="00CA6B03"/>
     <w:rsid w:val="00CB0826"/>
     <w:rsid w:val="00CB1CF5"/>
     <w:rsid w:val="00CB27E3"/>
     <w:rsid w:val="00CB284E"/>
     <w:rsid w:val="00CB4F4D"/>
     <w:rsid w:val="00CB5D46"/>
     <w:rsid w:val="00CB6994"/>
     <w:rsid w:val="00CC23FD"/>
     <w:rsid w:val="00CC28F8"/>
     <w:rsid w:val="00CC2BC3"/>
     <w:rsid w:val="00CC3005"/>
     <w:rsid w:val="00CC7906"/>
     <w:rsid w:val="00CD1574"/>
     <w:rsid w:val="00CD3A78"/>
     <w:rsid w:val="00CD565D"/>
     <w:rsid w:val="00CD61F2"/>
     <w:rsid w:val="00CD6EF2"/>
+    <w:rsid w:val="00CE1624"/>
     <w:rsid w:val="00CE4C16"/>
     <w:rsid w:val="00CE5720"/>
     <w:rsid w:val="00CE5D64"/>
     <w:rsid w:val="00CE69A0"/>
     <w:rsid w:val="00CE6C1D"/>
     <w:rsid w:val="00CF12E9"/>
     <w:rsid w:val="00CF1DA7"/>
     <w:rsid w:val="00CF3BE2"/>
     <w:rsid w:val="00CF5CBF"/>
     <w:rsid w:val="00CF7CBD"/>
     <w:rsid w:val="00D02805"/>
     <w:rsid w:val="00D032B7"/>
     <w:rsid w:val="00D046B3"/>
     <w:rsid w:val="00D04D64"/>
     <w:rsid w:val="00D05C30"/>
     <w:rsid w:val="00D07525"/>
     <w:rsid w:val="00D10748"/>
     <w:rsid w:val="00D14B7A"/>
     <w:rsid w:val="00D207A1"/>
     <w:rsid w:val="00D216B7"/>
     <w:rsid w:val="00D2254C"/>
     <w:rsid w:val="00D25F03"/>
     <w:rsid w:val="00D27E57"/>
     <w:rsid w:val="00D30E68"/>
     <w:rsid w:val="00D30EBF"/>
@@ -8387,50 +8439,51 @@
     <w:rsid w:val="00F93781"/>
     <w:rsid w:val="00F96DFB"/>
     <w:rsid w:val="00FA0AEC"/>
     <w:rsid w:val="00FA165C"/>
     <w:rsid w:val="00FA2BCF"/>
     <w:rsid w:val="00FA3779"/>
     <w:rsid w:val="00FA44F9"/>
     <w:rsid w:val="00FB1879"/>
     <w:rsid w:val="00FC008A"/>
     <w:rsid w:val="00FC1F0A"/>
     <w:rsid w:val="00FC27AB"/>
     <w:rsid w:val="00FC302B"/>
     <w:rsid w:val="00FC49F9"/>
     <w:rsid w:val="00FC690A"/>
     <w:rsid w:val="00FC79D5"/>
     <w:rsid w:val="00FC7F3C"/>
     <w:rsid w:val="00FD2651"/>
     <w:rsid w:val="00FD4A46"/>
     <w:rsid w:val="00FD7BEF"/>
     <w:rsid w:val="00FE0919"/>
     <w:rsid w:val="00FE380E"/>
     <w:rsid w:val="00FE393F"/>
     <w:rsid w:val="00FE6446"/>
     <w:rsid w:val="00FE73CA"/>
     <w:rsid w:val="00FE7F6A"/>
+    <w:rsid w:val="00FF0986"/>
     <w:rsid w:val="00FF2BA4"/>
     <w:rsid w:val="00FF3614"/>
     <w:rsid w:val="00FF3C31"/>
     <w:rsid w:val="00FF3D97"/>
     <w:rsid w:val="00FF649C"/>
     <w:rsid w:val="00FF78BE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
@@ -9027,50 +9080,51 @@
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006847E3"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:ind w:left="1584" w:hanging="1584"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>